--- v0 (2026-06-09)
+++ v1 (2026-11-07)
@@ -1,949 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DeloProizvod\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DisRasp\Desktop\2026-2027\03-ноябрь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
-    <sheet name="расписание" sheetId="21" r:id="rId1"/>
+    <sheet name="основное" sheetId="18" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="162913" iterateDelta="1E-4"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="640" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="180">
+  <si>
+    <t>24 группа</t>
+  </si>
+  <si>
+    <t>34 группа</t>
+  </si>
+  <si>
+    <t>Вторник</t>
+  </si>
+  <si>
+    <t>Среда</t>
+  </si>
+  <si>
+    <t>Четверг</t>
+  </si>
+  <si>
+    <t>Пятница</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>14 группа</t>
+  </si>
+  <si>
+    <t>СОГЛАСОВАНО</t>
+  </si>
   <si>
     <t>Председатель профсоюзного комитета</t>
   </si>
   <si>
-    <t>СОГЛАСОВАНО</t>
-[...4 lines deleted...]
-  <si>
     <t>"Котласский педагогический колледж им.А.М. Меркушева"</t>
   </si>
   <si>
-    <t>5</t>
-[...68 lines deleted...]
-    <t>27 группа</t>
+    <t>44 группа</t>
+  </si>
+  <si>
+    <t>12 группа</t>
+  </si>
+  <si>
+    <t>22 А группа</t>
+  </si>
+  <si>
+    <t>22 Б группа</t>
+  </si>
+  <si>
+    <t>32 А группа</t>
+  </si>
+  <si>
+    <t>32  Б группа</t>
+  </si>
+  <si>
+    <t>30  группа</t>
+  </si>
+  <si>
+    <t>40  группа</t>
+  </si>
+  <si>
+    <t>12А группа</t>
+  </si>
+  <si>
+    <t>10 группа</t>
+  </si>
+  <si>
+    <t>20А группа</t>
+  </si>
+  <si>
+    <t>20 Б группа</t>
+  </si>
+  <si>
+    <t>42 А группа</t>
+  </si>
+  <si>
+    <t>42Б группа</t>
+  </si>
+  <si>
+    <t>Физическая культура</t>
+  </si>
+  <si>
+    <t>МДК 01.01 (ОМО ФСР)</t>
+  </si>
+  <si>
+    <t>разговары о важном</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>14</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>45</t>
-[...52 lines deleted...]
-  <si>
     <t>15</t>
   </si>
   <si>
-    <t>Экзамен</t>
-[...215 lines deleted...]
-    <t>25/</t>
+    <t>иностр.яз/информат.</t>
+  </si>
+  <si>
+    <t>культура речи</t>
+  </si>
+  <si>
+    <t>история</t>
+  </si>
+  <si>
+    <t>география</t>
+  </si>
+  <si>
+    <t>основы проект.д-ти</t>
+  </si>
+  <si>
+    <t>литература</t>
+  </si>
+  <si>
+    <t>математика</t>
+  </si>
+  <si>
+    <t>биология</t>
+  </si>
+  <si>
+    <t>ОБиЗР</t>
+  </si>
+  <si>
+    <t>информат/иностр.яз</t>
+  </si>
+  <si>
+    <t>химия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">литература </t>
+  </si>
+  <si>
+    <t>обществознание</t>
+  </si>
+  <si>
+    <t>русский язык</t>
+  </si>
+  <si>
+    <t>физика</t>
+  </si>
+  <si>
+    <t>32/13</t>
+  </si>
+  <si>
+    <t>13/32</t>
+  </si>
+  <si>
+    <t>основы психологии</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>анатомия</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>психология общения</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>практ.по CДУ</t>
+  </si>
+  <si>
+    <t>ТиМ физ.воспит.</t>
+  </si>
+  <si>
+    <t>БЖД</t>
+  </si>
+  <si>
+    <t>информат./иностр.яз</t>
+  </si>
+  <si>
+    <t>основы педагогики</t>
+  </si>
+  <si>
+    <t>мед.-биол.и соц.осн.</t>
+  </si>
+  <si>
+    <t>ППОО общения детей</t>
+  </si>
+  <si>
+    <t>ТиМОО ПВД</t>
+  </si>
+  <si>
+    <t>история Росии</t>
+  </si>
+  <si>
+    <t>ТОиМОО трудовой д-ти</t>
+  </si>
+  <si>
+    <t>ГТО(Б)</t>
+  </si>
+  <si>
+    <t>русский язык и культура ПК</t>
+  </si>
+  <si>
+    <t>ТиМОО ПВД/ТиМОО муз.д-ти</t>
+  </si>
+  <si>
+    <t>52/53</t>
+  </si>
+  <si>
+    <t>ТиМОО муз.д-ти/ТиМОО ПВД</t>
+  </si>
+  <si>
+    <t>53/52</t>
+  </si>
+  <si>
+    <t>ПМ ТиМ разв.речи</t>
+  </si>
+  <si>
+    <t>ТиМ эколог.образ.</t>
+  </si>
+  <si>
+    <t>ПМ ТиМ элем.матем.предст.</t>
+  </si>
+  <si>
+    <t>проект.и исследов.д-ть</t>
+  </si>
+  <si>
+    <t>иностр.яз/ТиМОП эл.средств.</t>
+  </si>
+  <si>
+    <t>ТиМОП эл.средств./иностр.яз</t>
+  </si>
+  <si>
+    <t>ПМ ТОиМОО трудовой д-ти</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> ПРАКТИКА</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Дмитриева  Медведева     Ганжа   Ерофеевская</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="26"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ПРАКТИКА </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="26"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Кожемякин     Романов       Епимахов      </t>
+    </r>
+  </si>
+  <si>
+    <t>дошкольная педагогика</t>
+  </si>
+  <si>
+    <t>ТиМОП эл.средств.</t>
+  </si>
+  <si>
+    <t>детская психология</t>
+  </si>
+  <si>
+    <t>ПМ ТиМОП РРПОП/ТиМОПООП</t>
+  </si>
+  <si>
+    <t>42/53</t>
+  </si>
+  <si>
+    <t>ПМ ТиМОО муз.д-ти</t>
+  </si>
+  <si>
+    <t>ПМ ТОиМОО игровой д-ти</t>
+  </si>
+  <si>
+    <t>ТиМОП воспитания детей</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>ПРАКТИКА</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ПРАКТИКА   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">    Бакшеев 1-2              Романов 3-4       Кузнецова Е.Н. 5-8</t>
+    </r>
+  </si>
+  <si>
+    <t>методика обучения  предмету ФК</t>
+  </si>
+  <si>
+    <t>зал</t>
+  </si>
+  <si>
+    <t>ПП основы проф. деят</t>
+  </si>
+  <si>
+    <t>основы биомеханики</t>
+  </si>
+  <si>
+    <t>ТиП аспекты метод. раб.</t>
+  </si>
+  <si>
+    <t>лыжи</t>
+  </si>
+  <si>
+    <t>спортивные игры</t>
+  </si>
+  <si>
+    <t>ЛФК и массаж</t>
+  </si>
+  <si>
+    <t>ТиМО цифровой среды(Р)</t>
+  </si>
+  <si>
+    <t>ОО лиц с особ образ потр.</t>
+  </si>
+  <si>
+    <t>взаимод. с родителями</t>
+  </si>
+  <si>
+    <t>иностранный язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   ---------------------------</t>
+  </si>
+  <si>
+    <t>ТиМО прим.ЭСО в ДОО</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>ПРАКТИКА</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Дмитриева          Ганжа        Ерофеевская</t>
+    </r>
+  </si>
+  <si>
+    <t>детская литература с пр.</t>
+  </si>
+  <si>
+    <t>ТиМО цифровой среды(К)</t>
+  </si>
+  <si>
+    <t>ТиП аспекты работа в области ФК</t>
+  </si>
+  <si>
+    <t>анатомия и физиология</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>ПРАКТИКА</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="24"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">____________________ </t>
+  </si>
+  <si>
+    <t>естествозн.с мет.</t>
+  </si>
+  <si>
+    <t>русс.язык с мет./информат</t>
+  </si>
+  <si>
+    <t>математика в проф. д</t>
+  </si>
+  <si>
+    <t>ТООНК</t>
+  </si>
+  <si>
+    <t>пр.грамматика</t>
+  </si>
+  <si>
+    <t>ПУПР/ТиМОП инф.</t>
+  </si>
+  <si>
+    <t>детская литература</t>
+  </si>
+  <si>
+    <t>пр.фон./ТиМОП инф.</t>
+  </si>
+  <si>
+    <t>ПМ СП и технол.воспит.</t>
+  </si>
+  <si>
+    <t>русс.язык с мет.</t>
+  </si>
+  <si>
+    <t>ТОНКМ с метод.</t>
+  </si>
+  <si>
+    <t>методика АЯ</t>
+  </si>
+  <si>
+    <t>возрастная психология</t>
+  </si>
+  <si>
+    <t>мет.обуч.технол.</t>
+  </si>
+  <si>
+    <t>русс.язык с мет./ мет.обуч.технол.</t>
+  </si>
+  <si>
+    <t>мет.обуч.технол./русс.язык с мет.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПРАКТИКА </t>
+  </si>
+  <si>
+    <t>ТиМО деят.кл.рук.</t>
+  </si>
+  <si>
+    <t>ПУПР</t>
+  </si>
+  <si>
+    <t>ТОиМОО игровой д-ти</t>
+  </si>
+  <si>
+    <t>практика(УП01)/------</t>
+  </si>
+  <si>
+    <t>информат/практика(УП01</t>
+  </si>
+  <si>
+    <t>----------/иностр.яз</t>
+  </si>
+  <si>
+    <t>русс.язык с мет./информат.</t>
+  </si>
+  <si>
+    <t>методика АЯ/ТиМОП инф.</t>
+  </si>
+  <si>
+    <t>пр. фонетика</t>
+  </si>
+  <si>
+    <t>информатика</t>
+  </si>
+  <si>
+    <t>практика(УП01)/иностр.яз</t>
+  </si>
+  <si>
+    <t>32/34</t>
+  </si>
+  <si>
+    <t>пр.грамматика/русс.язык с мет.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> информат/ТиМОП инф.</t>
+  </si>
+  <si>
+    <t>46/13</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>13/44</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>14/40</t>
+  </si>
+  <si>
+    <t>34/40</t>
+  </si>
+  <si>
+    <t>32/27</t>
+  </si>
+  <si>
+    <t>27/32</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> пр.грамматика/-------------</t>
+  </si>
+  <si>
+    <t>ПМ ТиМОП РРПОП/---------</t>
+  </si>
+  <si>
+    <t>ТиМОПООП/-----------</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Расписание занятий c 09.11 по 13.11.2026г.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>д/о/13</t>
+  </si>
+  <si>
+    <t>д/о</t>
+  </si>
+  <si>
+    <t>43/14</t>
+  </si>
+  <si>
+    <t>13/43</t>
+  </si>
+  <si>
+    <t>45/13</t>
+  </si>
+  <si>
+    <t>45/42</t>
+  </si>
+  <si>
+    <t>теория и история ФК</t>
+  </si>
+  <si>
+    <t>15/27</t>
+  </si>
+  <si>
+    <t>27/15</t>
+  </si>
+  <si>
+    <t>--------------- ТиМОП инф.</t>
+  </si>
+  <si>
+    <t>ТиМО цифровой среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="19"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <charset val="204"/>
+      <sz val="19"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="72"/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="28"/>
+      <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="48"/>
+      <sz val="22"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="28"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...134 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...41 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 4" xfId="1"/>
-    <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1193,8013 +1524,4455 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:FB262"/>
+  <dimension ref="A1:AJ65529"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="25" zoomScaleNormal="25" zoomScaleSheetLayoutView="25" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AN47" sqref="AN47"/>
+    <sheetView showRowColHeaders="0" tabSelected="1" zoomScale="45" zoomScaleNormal="45" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="50" workbookViewId="0">
+      <selection activeCell="O27" sqref="O27:O28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
-[...48 lines deleted...]
-    <col min="87" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="11.85546875" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" customWidth="1"/>
+    <col min="3" max="3" width="41.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="42" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="40.28515625" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="39.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="41.140625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="40.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="38.42578125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
+    <col min="17" max="17" width="40.7109375" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="3" customWidth="1"/>
+    <col min="19" max="19" width="40.85546875" style="3" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="3" customWidth="1"/>
+    <col min="21" max="21" width="41" style="3" customWidth="1"/>
+    <col min="22" max="22" width="14" style="3" customWidth="1"/>
+    <col min="23" max="23" width="41.28515625" style="3" customWidth="1"/>
+    <col min="24" max="24" width="9.7109375" style="3" customWidth="1"/>
+    <col min="25" max="25" width="43.28515625" customWidth="1"/>
+    <col min="26" max="26" width="10" customWidth="1"/>
+    <col min="27" max="27" width="43" customWidth="1"/>
+    <col min="28" max="28" width="12.85546875" customWidth="1"/>
+    <col min="29" max="29" width="43.5703125" customWidth="1"/>
+    <col min="30" max="30" width="9.5703125" customWidth="1"/>
+    <col min="31" max="31" width="42.7109375" customWidth="1"/>
+    <col min="32" max="32" width="11.42578125" customWidth="1"/>
+    <col min="33" max="33" width="43.28515625" customWidth="1"/>
+    <col min="34" max="34" width="11.7109375" customWidth="1"/>
+    <col min="35" max="35" width="44.42578125" customWidth="1"/>
+    <col min="36" max="36" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:158" ht="35.25" customHeight="1" x14ac:dyDescent="0.45">
-[...116 lines deleted...]
-        <v>54</v>
+    <row r="1" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+      <c r="U1" s="6"/>
+      <c r="V1" s="6"/>
+      <c r="W1" s="6"/>
+      <c r="X1" s="6"/>
+      <c r="Y1" s="4"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="7"/>
+      <c r="AB1" s="4"/>
+      <c r="AC1" s="7"/>
+      <c r="AD1" s="4"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="4"/>
+      <c r="AG1" s="7"/>
+      <c r="AH1" s="4"/>
+      <c r="AI1" s="4"/>
+      <c r="AJ1" s="7"/>
+    </row>
+    <row r="2" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="7"/>
+    </row>
+    <row r="3" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="25"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="7"/>
+    </row>
+    <row r="4" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="4"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="4"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="7"/>
+    </row>
+    <row r="5" spans="1:36" ht="87" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A5" s="99" t="s">
+        <v>167</v>
       </c>
       <c r="B5" s="99"/>
       <c r="C5" s="99"/>
       <c r="D5" s="99"/>
       <c r="E5" s="99"/>
       <c r="F5" s="99"/>
       <c r="G5" s="99"/>
       <c r="H5" s="99"/>
       <c r="I5" s="99"/>
       <c r="J5" s="99"/>
       <c r="K5" s="99"/>
       <c r="L5" s="99"/>
       <c r="M5" s="99"/>
       <c r="N5" s="99"/>
       <c r="O5" s="99"/>
       <c r="P5" s="99"/>
       <c r="Q5" s="99"/>
       <c r="R5" s="99"/>
       <c r="S5" s="99"/>
       <c r="T5" s="99"/>
       <c r="U5" s="99"/>
       <c r="V5" s="99"/>
       <c r="W5" s="99"/>
       <c r="X5" s="99"/>
       <c r="Y5" s="99"/>
       <c r="Z5" s="99"/>
       <c r="AA5" s="99"/>
       <c r="AB5" s="99"/>
       <c r="AC5" s="99"/>
       <c r="AD5" s="99"/>
       <c r="AE5" s="99"/>
       <c r="AF5" s="99"/>
       <c r="AG5" s="99"/>
       <c r="AH5" s="99"/>
       <c r="AI5" s="99"/>
       <c r="AJ5" s="99"/>
-      <c r="AK5" s="99"/>
-[...17 lines deleted...]
-      <c r="C7" s="58" t="s">
+    </row>
+    <row r="6" spans="1:36" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="17"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="17"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="16"/>
+      <c r="AB6" s="16"/>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="16"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="16"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="16"/>
+      <c r="AI6" s="16"/>
+      <c r="AJ6" s="16"/>
+    </row>
+    <row r="7" spans="1:36" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="8"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="10"/>
+      <c r="I7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="10"/>
+      <c r="K7" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="33"/>
+      <c r="M7" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="33"/>
+      <c r="O7" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="58"/>
-[...17 lines deleted...]
-      <c r="N7" s="58" t="s">
+      <c r="P7" s="33"/>
+      <c r="Q7" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="33"/>
+      <c r="S7" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T7" s="33"/>
+      <c r="U7" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="V7" s="9"/>
+      <c r="W7" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="11"/>
+      <c r="AA7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="9"/>
+      <c r="AC7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD7" s="9"/>
+      <c r="AE7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF7" s="9"/>
+      <c r="AG7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ7" s="9"/>
+    </row>
+    <row r="8" spans="1:36" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="22"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="24"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="9"/>
+      <c r="Z8" s="11"/>
+      <c r="AA8" s="23"/>
+      <c r="AB8" s="23"/>
+      <c r="AC8" s="23"/>
+      <c r="AD8" s="23"/>
+      <c r="AE8" s="23"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="23"/>
+      <c r="AH8" s="23"/>
+      <c r="AI8" s="23"/>
+      <c r="AJ8" s="23"/>
+    </row>
+    <row r="9" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="103"/>
+      <c r="B9" s="12">
+        <v>1</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="O9" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="P9" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="R9" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="S9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="T9" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="U9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="W9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="X9" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z9" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB9" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD9" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE9" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF9" s="50">
+        <v>40</v>
+      </c>
+      <c r="AG9" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH9" s="26"/>
+      <c r="AI9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AJ9" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="103"/>
+      <c r="B10" s="12">
+        <v>2</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="40" t="s">
+        <v>168</v>
+      </c>
+      <c r="G10" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" s="40"/>
+      <c r="K10" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="P10" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q10" s="62" t="s">
+        <v>133</v>
+      </c>
+      <c r="R10" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="S10" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="T10" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="U10" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="V10" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="W10" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="X10" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="Z10" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA10" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="AB10" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC10" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD10" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="89"/>
+      <c r="AH10" s="26"/>
+      <c r="AI10" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ10" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="103"/>
+      <c r="B11" s="12">
+        <v>3</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="40"/>
+      <c r="G11" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="L11" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="P11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q11" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="R11" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="S11" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="T11" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="U11" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="V11" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="W11" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="X11" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="Z11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA11" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB11" s="26"/>
+      <c r="AC11" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD11" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE11" s="89"/>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="89"/>
+      <c r="AH11" s="26"/>
+      <c r="AI11" s="69" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ11" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="103"/>
+      <c r="B12" s="12">
+        <v>4</v>
+      </c>
+      <c r="C12" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="E12" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="26"/>
+      <c r="I12" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="N12" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="P12" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q12" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="R12" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="S12" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="T12" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="U12" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="V12" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="W12" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="X12" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y12" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z12" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA12" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB12" s="26"/>
+      <c r="AC12" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD12" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE12" s="89"/>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="89"/>
+      <c r="AH12" s="26"/>
+      <c r="AI12" s="69" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ12" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="103"/>
+      <c r="B13" s="12">
+        <v>5</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="I13" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="L13" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="N13" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="O13" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="P13" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q13" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="R13" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="S13" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="T13" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="U13" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="V13" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="W13" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="X13" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y13" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z13" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA13" s="71" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD13" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE13" s="89"/>
+      <c r="AF13" s="50"/>
+      <c r="AG13" s="89"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ13" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="103"/>
+      <c r="B14" s="12">
+        <v>6</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="I14" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="K14" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L14" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="N14" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="O14" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P14" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q14" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="R14" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="S14" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="T14" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="U14" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="V14" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="W14" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="X14" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y14" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z14" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA14" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB14" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC14" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD14" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE14" s="89"/>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="89"/>
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ14" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="103"/>
+      <c r="B15" s="12">
+        <v>7</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="E15" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G15" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="H15" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K15" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L15" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="N15" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="O15" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P15" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q15" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="R15" s="26"/>
+      <c r="S15" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="T15" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="U15" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="V15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="W15" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="X15" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y15" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA15" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC15" s="19"/>
+      <c r="AD15" s="26"/>
+      <c r="AE15" s="89"/>
+      <c r="AF15" s="50"/>
+      <c r="AG15" s="89"/>
+      <c r="AH15" s="26"/>
+      <c r="AI15" s="65"/>
+      <c r="AJ15" s="18"/>
+    </row>
+    <row r="16" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="103"/>
+      <c r="B16" s="12">
+        <v>8</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="E16" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G16" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K16" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="55"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="P16" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q16" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="R16" s="26"/>
+      <c r="S16" s="20"/>
+      <c r="T16" s="26"/>
+      <c r="U16" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="V16" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="W16" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="X16" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y16" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z16" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA16" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC16" s="19"/>
+      <c r="AD16" s="26"/>
+      <c r="AE16" s="90"/>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="90"/>
+      <c r="AH16" s="26"/>
+      <c r="AI16" s="65"/>
+      <c r="AJ16" s="18"/>
+    </row>
+    <row r="17" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="104"/>
+      <c r="B17" s="12">
+        <v>9</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="28"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="56"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="39"/>
+      <c r="V17" s="39"/>
+      <c r="W17" s="74"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="56"/>
+      <c r="Z17" s="26"/>
+      <c r="AA17" s="39"/>
+      <c r="AB17" s="26"/>
+      <c r="AC17" s="39"/>
+      <c r="AD17" s="26"/>
+      <c r="AE17" s="30"/>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="30"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="39"/>
+      <c r="AJ17" s="18"/>
+    </row>
+    <row r="18" spans="1:36" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="1"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="39"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="39"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="39"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="39"/>
+      <c r="V18" s="39"/>
+      <c r="W18" s="74"/>
+      <c r="X18" s="41"/>
+      <c r="Y18" s="56"/>
+      <c r="Z18" s="26"/>
+      <c r="AA18" s="39"/>
+      <c r="AB18" s="26"/>
+      <c r="AC18" s="39"/>
+      <c r="AD18" s="26"/>
+      <c r="AE18" s="30"/>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="30"/>
+      <c r="AH18" s="26"/>
+      <c r="AI18" s="39"/>
+      <c r="AJ18" s="20"/>
+    </row>
+    <row r="19" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E19" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G19" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I19" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="J19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K19" s="57" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M19" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="N19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O19" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q19" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="R19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S19" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="T19" s="51"/>
+      <c r="U19" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="V19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W19" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="X19" s="19"/>
+      <c r="Y19" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA19" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB19" s="26"/>
+      <c r="AC19" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD19" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE19" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="AH19" s="26"/>
+      <c r="AI19" s="62" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ19" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="101"/>
+      <c r="B20" s="12">
+        <v>2</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E20" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G20" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I20" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="J20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K20" s="57" t="s">
+        <v>144</v>
+      </c>
+      <c r="L20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M20" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="N20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O20" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="P20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q20" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="R20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S20" s="106"/>
+      <c r="T20" s="51"/>
+      <c r="U20" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="V20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W20" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="X20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y20" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA20" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB20" s="26"/>
+      <c r="AC20" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD20" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="26"/>
+      <c r="AI20" s="62" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ20" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="101"/>
+      <c r="B21" s="12">
+        <v>3</v>
+      </c>
+      <c r="C21" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I21" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="L21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M21" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="N21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O21" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="P21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q21" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="R21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S21" s="106"/>
+      <c r="T21" s="51"/>
+      <c r="U21" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="V21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W21" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="X21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y21" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA21" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC21" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD21" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE21" s="92"/>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="92"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ21" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="101"/>
+      <c r="B22" s="12">
+        <v>4</v>
+      </c>
+      <c r="C22" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I22" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="J22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M22" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O22" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="P22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q22" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="R22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S22" s="106"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="V22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W22" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="X22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y22" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA22" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC22" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD22" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE22" s="92"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="92"/>
+      <c r="AH22" s="26"/>
+      <c r="AI22" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ22" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="101"/>
+      <c r="B23" s="12">
+        <v>5</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E23" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G23" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="J23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K23" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="L23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M23" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="N23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O23" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="P23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q23" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="R23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S23" s="106"/>
+      <c r="T23" s="51"/>
+      <c r="U23" s="55" t="s">
+        <v>88</v>
+      </c>
+      <c r="V23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W23" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="X23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y23" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA23" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC23" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD23" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE23" s="92"/>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="92"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ23" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="101"/>
+      <c r="B24" s="12">
+        <v>6</v>
+      </c>
+      <c r="C24" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E24" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G24" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="J24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K24" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M24" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="N24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O24" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="P24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q24" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="R24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S24" s="106"/>
+      <c r="T24" s="51"/>
+      <c r="U24" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="V24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W24" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="X24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y24" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA24" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC24" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD24" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE24" s="92"/>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="92"/>
+      <c r="AH24" s="26"/>
+      <c r="AI24" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ24" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="101"/>
+      <c r="B25" s="12">
+        <v>7</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E25" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G25" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I25" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="J25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K25" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M25" s="55" t="s">
+        <v>151</v>
+      </c>
+      <c r="N25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O25" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="P25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q25" s="57" t="s">
+        <v>128</v>
+      </c>
+      <c r="R25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="S25" s="51"/>
+      <c r="T25" s="51"/>
+      <c r="U25" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="V25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W25" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="X25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y25" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA25" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="80"/>
-      <c r="P7" s="58" t="s">
+      <c r="AB25" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="26"/>
+      <c r="AE25" s="92"/>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="92"/>
+      <c r="AH25" s="26"/>
+      <c r="AI25" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ25" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="101"/>
+      <c r="B26" s="12">
+        <v>8</v>
+      </c>
+      <c r="C26" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E26" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="G26" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I26" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="J26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="K26" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M26" s="55" t="s">
+        <v>151</v>
+      </c>
+      <c r="N26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="O26" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q26" s="57"/>
+      <c r="R26" s="26"/>
+      <c r="S26" s="51"/>
+      <c r="T26" s="51"/>
+      <c r="U26" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="V26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="W26" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="X26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="Y26" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA26" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB26" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC26" s="67"/>
+      <c r="AD26" s="26"/>
+      <c r="AE26" s="93"/>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="93"/>
+      <c r="AH26" s="26"/>
+      <c r="AI26" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ26" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="102"/>
+      <c r="B27" s="12">
+        <v>9</v>
+      </c>
+      <c r="C27" s="56"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="56"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="26"/>
+      <c r="Q27" s="36"/>
+      <c r="R27" s="26"/>
+      <c r="S27" s="51"/>
+      <c r="T27" s="51"/>
+      <c r="U27" s="31"/>
+      <c r="V27" s="31"/>
+      <c r="W27" s="31"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="26"/>
+      <c r="AA27" s="64"/>
+      <c r="AB27" s="26"/>
+      <c r="AC27" s="19"/>
+      <c r="AD27" s="26"/>
+      <c r="AE27" s="82"/>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="83"/>
+      <c r="AH27" s="26"/>
+      <c r="AI27" s="39"/>
+      <c r="AJ27" s="18"/>
+    </row>
+    <row r="28" spans="1:36" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="39"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="39"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="39"/>
+      <c r="V28" s="39"/>
+      <c r="W28" s="39"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="26"/>
+      <c r="AA28" s="39"/>
+      <c r="AB28" s="26"/>
+      <c r="AC28" s="39"/>
+      <c r="AD28" s="26"/>
+      <c r="AE28" s="30"/>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="30"/>
+      <c r="AH28" s="26"/>
+      <c r="AI28" s="39"/>
+      <c r="AJ28" s="20"/>
+    </row>
+    <row r="29" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="12">
+        <v>1</v>
+      </c>
+      <c r="C29" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="E29" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="I29" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="J29" s="58" t="s">
+        <v>171</v>
+      </c>
+      <c r="K29" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M29" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="O29" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="P29" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="R29" s="45"/>
+      <c r="S29" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="T29" s="60"/>
+      <c r="U29" s="91" t="s">
+        <v>90</v>
+      </c>
+      <c r="V29" s="19"/>
+      <c r="W29" s="114" t="s">
+        <v>140</v>
+      </c>
+      <c r="X29" s="46"/>
+      <c r="Y29" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z29" s="26"/>
+      <c r="AA29" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB29" s="26"/>
+      <c r="AC29" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD29" s="26"/>
+      <c r="AE29" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH29" s="26"/>
+      <c r="AI29" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ29" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="101"/>
+      <c r="B30" s="12">
+        <v>2</v>
+      </c>
+      <c r="C30" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="E30" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G30" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="H30" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="I30" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="J30" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="K30" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M30" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="O30" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="P30" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="R30" s="47"/>
+      <c r="S30" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="T30" s="60"/>
+      <c r="U30" s="89"/>
+      <c r="V30" s="19"/>
+      <c r="W30" s="106"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z30" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="Q7" s="81"/>
-[...9 lines deleted...]
-      <c r="W7" s="58" t="s">
+      <c r="AA30" s="92"/>
+      <c r="AB30" s="26"/>
+      <c r="AC30" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="92"/>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="89"/>
+      <c r="AH30" s="26"/>
+      <c r="AI30" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ30" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="101"/>
+      <c r="B31" s="12">
+        <v>3</v>
+      </c>
+      <c r="C31" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="X7" s="58"/>
-[...1 lines deleted...]
-      <c r="Z7" s="58" t="s">
+      <c r="E31" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F31" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="H31" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="I31" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="J31" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="K31" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="26"/>
+      <c r="M31" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="N31" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="O31" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="P31" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q31" s="55" t="s">
+        <v>149</v>
+      </c>
+      <c r="R31" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="AA7" s="80"/>
-[...8 lines deleted...]
-      <c r="AF7" s="58" t="s">
+      <c r="S31" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="T31" s="26"/>
+      <c r="U31" s="89"/>
+      <c r="V31" s="19"/>
+      <c r="W31" s="106"/>
+      <c r="X31" s="26"/>
+      <c r="Y31" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z31" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA31" s="92"/>
+      <c r="AB31" s="26"/>
+      <c r="AC31" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE31" s="92"/>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="89"/>
+      <c r="AH31" s="26"/>
+      <c r="AI31" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ31" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="AG7" s="80"/>
-[...21 lines deleted...]
-      <c r="AU7" s="58" t="s">
+    </row>
+    <row r="32" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="101"/>
+      <c r="B32" s="12">
+        <v>4</v>
+      </c>
+      <c r="C32" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F32" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="H32" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="J32" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="K32" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="M32" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="AV7" s="81"/>
-[...2 lines deleted...]
-      <c r="A8" s="92" t="s">
+      <c r="N32" s="26"/>
+      <c r="O32" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="P32" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q32" s="61" t="s">
+        <v>135</v>
+      </c>
+      <c r="R32" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="S32" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="T32" s="26"/>
+      <c r="U32" s="89"/>
+      <c r="V32" s="19"/>
+      <c r="W32" s="106"/>
+      <c r="X32" s="26"/>
+      <c r="Y32" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z32" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="92"/>
+      <c r="AB32" s="26"/>
+      <c r="AC32" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD32" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE32" s="92"/>
+      <c r="AF32" s="50"/>
+      <c r="AG32" s="89"/>
+      <c r="AH32" s="26"/>
+      <c r="AI32" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ32" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="101"/>
+      <c r="B33" s="12">
+        <v>5</v>
+      </c>
+      <c r="C33" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F33" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="I33" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="J33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="L33" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="N33" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="O33" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="P33" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q33" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="R33" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="S33" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="T33" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="U33" s="89"/>
+      <c r="V33" s="28"/>
+      <c r="W33" s="106"/>
+      <c r="X33" s="46"/>
+      <c r="Y33" s="57" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z33" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA33" s="92"/>
+      <c r="AB33" s="26"/>
+      <c r="AC33" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD33" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE33" s="92"/>
+      <c r="AF33" s="50"/>
+      <c r="AG33" s="89"/>
+      <c r="AH33" s="26"/>
+      <c r="AI33" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ33" s="18"/>
+    </row>
+    <row r="34" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="101"/>
+      <c r="B34" s="12">
+        <v>6</v>
+      </c>
+      <c r="C34" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F34" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="I34" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="J34" s="26"/>
+      <c r="K34" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="L34" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="M34" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="N34" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="O34" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="P34" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q34" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="R34" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="S34" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="T34" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="U34" s="89"/>
+      <c r="V34" s="19"/>
+      <c r="W34" s="106"/>
+      <c r="X34" s="46"/>
+      <c r="Y34" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z34" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA34" s="92"/>
+      <c r="AB34" s="26"/>
+      <c r="AC34" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD34" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE34" s="92"/>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="89"/>
+      <c r="AH34" s="26"/>
+      <c r="AI34" s="15"/>
+      <c r="AJ34" s="18"/>
+    </row>
+    <row r="35" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="101"/>
+      <c r="B35" s="12">
+        <v>7</v>
+      </c>
+      <c r="C35" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="E35" s="55"/>
+      <c r="F35" s="40"/>
+      <c r="G35" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="I35" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="J35" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="K35" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="L35" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="N35" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="O35" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="P35" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q35" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="R35" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="S35" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="T35" s="26"/>
+      <c r="U35" s="89"/>
+      <c r="V35" s="19"/>
+      <c r="W35" s="106"/>
+      <c r="X35" s="48"/>
+      <c r="Y35" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z35" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA35" s="92"/>
+      <c r="AB35" s="26"/>
+      <c r="AC35" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD35" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE35" s="92"/>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="89"/>
+      <c r="AH35" s="26"/>
+      <c r="AI35" s="15"/>
+      <c r="AJ35" s="20"/>
+    </row>
+    <row r="36" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="101"/>
+      <c r="B36" s="12">
+        <v>8</v>
+      </c>
+      <c r="C36" s="55"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H36" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="J36" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="K36" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="L36" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="55"/>
+      <c r="N36" s="26"/>
+      <c r="O36" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="P36" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q36" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="R36" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="S36" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="T36" s="26"/>
+      <c r="U36" s="90"/>
+      <c r="V36" s="19"/>
+      <c r="W36" s="115"/>
+      <c r="X36" s="48"/>
+      <c r="Y36" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z36" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="93"/>
+      <c r="AB36" s="26"/>
+      <c r="AC36" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD36" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE36" s="93"/>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="90"/>
+      <c r="AH36" s="26"/>
+      <c r="AI36" s="68"/>
+      <c r="AJ36" s="20"/>
+    </row>
+    <row r="37" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="102"/>
+      <c r="B37" s="12">
+        <v>9</v>
+      </c>
+      <c r="C37" s="55"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="55"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="19"/>
+      <c r="N37" s="26"/>
+      <c r="O37" s="39"/>
+      <c r="P37" s="26"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="26"/>
+      <c r="S37" s="26"/>
+      <c r="T37" s="26"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="19"/>
+      <c r="X37" s="46"/>
+      <c r="Y37" s="19"/>
+      <c r="Z37" s="43"/>
+      <c r="AA37" s="39"/>
+      <c r="AB37" s="26"/>
+      <c r="AC37" s="31"/>
+      <c r="AD37" s="26"/>
+      <c r="AE37" s="52"/>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="86"/>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="66"/>
+      <c r="AJ37" s="20"/>
+    </row>
+    <row r="38" spans="1:36" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="1"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="56"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="56"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="56"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="41"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="41"/>
+      <c r="Y38" s="39"/>
+      <c r="Z38" s="26"/>
+      <c r="AA38" s="39"/>
+      <c r="AB38" s="26"/>
+      <c r="AC38" s="39"/>
+      <c r="AD38" s="26"/>
+      <c r="AE38" s="75"/>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="86"/>
+      <c r="AH38" s="26"/>
+      <c r="AI38" s="39"/>
+      <c r="AJ38" s="20"/>
+    </row>
+    <row r="39" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="12">
+        <v>1</v>
+      </c>
+      <c r="C39" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="H39" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="J39" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K39" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L39" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M39" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="N39" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="P39" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q39" s="61" t="s">
+        <v>114</v>
+      </c>
+      <c r="R39" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="S39" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="T39" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="U39" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="V39" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="W39" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="X39" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="114" t="s">
+        <v>140</v>
+      </c>
+      <c r="Z39" s="26"/>
+      <c r="AA39" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB39" s="26"/>
+      <c r="AC39" s="91" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD39" s="26"/>
+      <c r="AE39" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF39" s="50"/>
+      <c r="AG39" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH39" s="26"/>
+      <c r="AI39" s="94" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ39" s="18"/>
+    </row>
+    <row r="40" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="109"/>
+      <c r="B40" s="12">
+        <v>2</v>
+      </c>
+      <c r="C40" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="G40" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="H40" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I40" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="J40" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K40" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L40" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M40" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="N40" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="P40" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q40" s="61" t="s">
+        <v>114</v>
+      </c>
+      <c r="R40" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="S40" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="T40" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="U40" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="V40" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="W40" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="X40" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y40" s="106"/>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB40" s="26"/>
+      <c r="AC40" s="89"/>
+      <c r="AD40" s="26"/>
+      <c r="AE40" s="89"/>
+      <c r="AF40" s="50"/>
+      <c r="AG40" s="89"/>
+      <c r="AH40" s="26"/>
+      <c r="AI40" s="95"/>
+      <c r="AJ40" s="18"/>
+    </row>
+    <row r="41" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="109"/>
+      <c r="B41" s="12">
+        <v>3</v>
+      </c>
+      <c r="C41" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="39"/>
+      <c r="E41" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="F41" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H41" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="I41" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="J41" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="K41" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="L41" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M41" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="N41" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="O41" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="P41" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q41" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="R41" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="S41" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="T41" s="26"/>
+      <c r="U41" s="62" t="s">
+        <v>93</v>
+      </c>
+      <c r="V41" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="W41" s="111" t="s">
+        <v>101</v>
+      </c>
+      <c r="X41" s="26"/>
+      <c r="Y41" s="106"/>
+      <c r="Z41" s="26"/>
+      <c r="AA41" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB41" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC41" s="89"/>
+      <c r="AD41" s="26"/>
+      <c r="AE41" s="89"/>
+      <c r="AF41" s="50"/>
+      <c r="AG41" s="89"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="95"/>
+      <c r="AJ41" s="18"/>
+    </row>
+    <row r="42" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="109"/>
+      <c r="B42" s="12">
+        <v>4</v>
+      </c>
+      <c r="C42" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G42" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H42" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="I42" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="J42" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="L42" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M42" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="N42" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="O42" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="P42" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q42" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="R42" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="S42" s="68" t="s">
+        <v>109</v>
+      </c>
+      <c r="T42" s="26"/>
+      <c r="U42" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="V42" s="19"/>
+      <c r="W42" s="112"/>
+      <c r="X42" s="26"/>
+      <c r="Y42" s="106"/>
+      <c r="Z42" s="26"/>
+      <c r="AA42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB42" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC42" s="89"/>
+      <c r="AD42" s="26"/>
+      <c r="AE42" s="89"/>
+      <c r="AF42" s="50"/>
+      <c r="AG42" s="89"/>
+      <c r="AH42" s="26"/>
+      <c r="AI42" s="95"/>
+      <c r="AJ42" s="18"/>
+    </row>
+    <row r="43" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="109"/>
+      <c r="B43" s="12">
+        <v>5</v>
+      </c>
+      <c r="C43" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E43" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="40"/>
+      <c r="G43" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="H43" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="I43" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="J43" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="K43" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="L43" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="M43" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N43" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="O43" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="P43" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q43" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="R43" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="S43" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="T43" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="U43" s="56" t="s">
+        <v>94</v>
+      </c>
+      <c r="V43" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="W43" s="112"/>
+      <c r="X43" s="26"/>
+      <c r="Y43" s="106"/>
+      <c r="Z43" s="26"/>
+      <c r="AA43" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB43" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC43" s="89"/>
+      <c r="AD43" s="26"/>
+      <c r="AE43" s="89"/>
+      <c r="AF43" s="50"/>
+      <c r="AG43" s="89"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="95"/>
+      <c r="AJ43" s="18"/>
+    </row>
+    <row r="44" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="109"/>
+      <c r="B44" s="12">
+        <v>6</v>
+      </c>
+      <c r="C44" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E44" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="G44" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="26"/>
+      <c r="I44" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="J44" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="K44" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="L44" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="M44" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N44" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="O44" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="P44" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q44" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="R44" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="S44" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="T44" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="U44" s="56" t="s">
+        <v>94</v>
+      </c>
+      <c r="V44" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="W44" s="112"/>
+      <c r="X44" s="26"/>
+      <c r="Y44" s="106"/>
+      <c r="Z44" s="26"/>
+      <c r="AA44" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB44" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC44" s="89"/>
+      <c r="AD44" s="26"/>
+      <c r="AE44" s="89"/>
+      <c r="AF44" s="50"/>
+      <c r="AG44" s="89"/>
+      <c r="AH44" s="26"/>
+      <c r="AI44" s="95"/>
+      <c r="AJ44" s="18"/>
+    </row>
+    <row r="45" spans="1:36" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="109"/>
+      <c r="B45" s="12">
+        <v>7</v>
+      </c>
+      <c r="C45" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="36" t="s">
-[...17 lines deleted...]
-      <c r="L8" s="71" t="s">
+      <c r="D45" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="F45" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="H45" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="I45" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="J45" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="K45" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="L45" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="M8" s="71"/>
-[...7 lines deleted...]
-      <c r="S8" s="71" t="s">
+      <c r="M45" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="N45" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="O45" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="P45" s="26"/>
+      <c r="Q45" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="R45" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="S45" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="T45" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="U45" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="V45" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="W45" s="112"/>
+      <c r="X45" s="26"/>
+      <c r="Y45" s="106"/>
+      <c r="Z45" s="26"/>
+      <c r="AA45" s="21"/>
+      <c r="AB45" s="26"/>
+      <c r="AC45" s="89"/>
+      <c r="AD45" s="26"/>
+      <c r="AE45" s="89"/>
+      <c r="AF45" s="50"/>
+      <c r="AG45" s="89"/>
+      <c r="AH45" s="26"/>
+      <c r="AI45" s="95"/>
+      <c r="AJ45" s="20"/>
+    </row>
+    <row r="46" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="109"/>
+      <c r="B46" s="12">
+        <v>8</v>
+      </c>
+      <c r="C46" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E46" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="H46" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="J46" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="K46" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="L46" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M46" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="N46" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="O46" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="P46" s="26"/>
+      <c r="Q46" s="87" t="s">
+        <v>69</v>
+      </c>
+      <c r="R46" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="S46" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="T46" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="U46" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="V46" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="W46" s="113"/>
+      <c r="X46" s="26"/>
+      <c r="Y46" s="115"/>
+      <c r="Z46" s="26"/>
+      <c r="AA46" s="21"/>
+      <c r="AB46" s="26"/>
+      <c r="AC46" s="90"/>
+      <c r="AD46" s="26"/>
+      <c r="AE46" s="90"/>
+      <c r="AF46" s="50"/>
+      <c r="AG46" s="90"/>
+      <c r="AH46" s="26"/>
+      <c r="AI46" s="95"/>
+      <c r="AJ46" s="20"/>
+    </row>
+    <row r="47" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="110"/>
+      <c r="B47" s="14">
+        <v>9</v>
+      </c>
+      <c r="C47" s="56"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="56"/>
+      <c r="F47" s="42"/>
+      <c r="G47" s="56"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="19"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="28"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="39"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="39"/>
+      <c r="R47" s="43"/>
+      <c r="S47" s="43"/>
+      <c r="T47" s="43"/>
+      <c r="U47" s="66"/>
+      <c r="V47" s="39"/>
+      <c r="W47" s="31"/>
+      <c r="X47" s="43"/>
+      <c r="Y47" s="78"/>
+      <c r="Z47" s="26"/>
+      <c r="AA47" s="39"/>
+      <c r="AB47" s="26"/>
+      <c r="AC47" s="31"/>
+      <c r="AD47" s="43"/>
+      <c r="AE47" s="80"/>
+      <c r="AF47" s="50"/>
+      <c r="AG47" s="86"/>
+      <c r="AH47" s="26"/>
+      <c r="AI47" s="82"/>
+      <c r="AJ47" s="20"/>
+    </row>
+    <row r="48" spans="1:36" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="1"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="40"/>
+      <c r="G48" s="56"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="55"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="41"/>
+      <c r="M48" s="39"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="39"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="39"/>
+      <c r="R48" s="41"/>
+      <c r="S48" s="41"/>
+      <c r="T48" s="41"/>
+      <c r="U48" s="66"/>
+      <c r="V48" s="39"/>
+      <c r="W48" s="31"/>
+      <c r="X48" s="41"/>
+      <c r="Y48" s="31"/>
+      <c r="Z48" s="26"/>
+      <c r="AA48" s="39"/>
+      <c r="AB48" s="26"/>
+      <c r="AC48" s="31"/>
+      <c r="AD48" s="26"/>
+      <c r="AE48" s="85"/>
+      <c r="AF48" s="50"/>
+      <c r="AG48" s="30"/>
+      <c r="AH48" s="26"/>
+      <c r="AI48" s="76"/>
+      <c r="AJ48" s="20"/>
+    </row>
+    <row r="49" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="12">
+        <v>1</v>
+      </c>
+      <c r="C49" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="F49" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="I49" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="K49" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="26"/>
+      <c r="M49" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="N49" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="O49" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="P49" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q49" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="R49" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="S49" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="T49" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="U49" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="V49" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="W49" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="X49" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y49" s="111" t="s">
         <v>101</v>
       </c>
-      <c r="T8" s="71" t="s">
+      <c r="Z49" s="26"/>
+      <c r="AA49" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB49" s="26"/>
+      <c r="AC49" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD49" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE49" s="96" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF49" s="53"/>
+      <c r="AG49" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="AH49" s="26"/>
+      <c r="AI49" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ49" s="18"/>
+    </row>
+    <row r="50" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="107"/>
+      <c r="B50" s="12">
+        <v>2</v>
+      </c>
+      <c r="C50" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="F50" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="H50" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="I50" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="J50" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="K50" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="L50" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="M50" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="26"/>
+      <c r="O50" s="79" t="s">
+        <v>131</v>
+      </c>
+      <c r="P50" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q50" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="R50" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="S50" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="T50" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="U50" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="V50" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="W50" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="X50" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y50" s="112"/>
+      <c r="Z50" s="26"/>
+      <c r="AA50" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB50" s="26"/>
+      <c r="AC50" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD50" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE50" s="97"/>
+      <c r="AF50" s="53"/>
+      <c r="AG50" s="92"/>
+      <c r="AH50" s="26"/>
+      <c r="AI50" s="89"/>
+      <c r="AJ50" s="18"/>
+    </row>
+    <row r="51" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="107"/>
+      <c r="B51" s="12">
+        <v>3</v>
+      </c>
+      <c r="C51" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G51" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="H51" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="I51" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="J51" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K51" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="L51" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="M51" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="N51" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="O51" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="P51" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q51" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="R51" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="S51" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="T51" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="U51" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="V51" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="U8" s="71" t="s">
+      <c r="W51" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="X51" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y51" s="112"/>
+      <c r="Z51" s="26"/>
+      <c r="AA51" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="AB51" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC51" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD51" s="26"/>
+      <c r="AE51" s="97"/>
+      <c r="AF51" s="53"/>
+      <c r="AG51" s="92"/>
+      <c r="AH51" s="26"/>
+      <c r="AI51" s="89"/>
+      <c r="AJ51" s="18"/>
+    </row>
+    <row r="52" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="107"/>
+      <c r="B52" s="12">
+        <v>4</v>
+      </c>
+      <c r="C52" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="F52" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G52" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="H52" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="I52" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="J52" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K52" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="L52" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="M52" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="N52" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="O52" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="P52" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q52" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="R52" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="S52" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="T52" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="U52" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="V52" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="W52" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="X52" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y52" s="112"/>
+      <c r="Z52" s="26"/>
+      <c r="AA52" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB52" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC52" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD52" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE52" s="97"/>
+      <c r="AF52" s="53"/>
+      <c r="AG52" s="92"/>
+      <c r="AH52" s="26"/>
+      <c r="AI52" s="89"/>
+      <c r="AJ52" s="18"/>
+    </row>
+    <row r="53" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="107"/>
+      <c r="B53" s="12">
+        <v>5</v>
+      </c>
+      <c r="C53" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="E53" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="G53" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="J53" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="K53" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="L53" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="M53" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="N53" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="O53" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="P53" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q53" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="R53" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="S53" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="T53" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="U53" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="V53" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="W53" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="X53" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y53" s="112"/>
+      <c r="Z53" s="26"/>
+      <c r="AA53" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB53" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC53" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD53" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE53" s="97"/>
+      <c r="AF53" s="53"/>
+      <c r="AG53" s="92"/>
+      <c r="AH53" s="26"/>
+      <c r="AI53" s="89"/>
+      <c r="AJ53" s="18"/>
+    </row>
+    <row r="54" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="107"/>
+      <c r="B54" s="12">
+        <v>6</v>
+      </c>
+      <c r="C54" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="E54" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="G54" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="H54" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="I54" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="J54" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="K54" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="M54" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="N54" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="O54" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="P54" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q54" s="62" t="s">
+        <v>133</v>
+      </c>
+      <c r="R54" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="S54" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="T54" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="U54" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="V54" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="W54" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="X54" s="26"/>
+      <c r="Y54" s="113"/>
+      <c r="Z54" s="54"/>
+      <c r="AA54" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB54" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC54" s="70" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD54" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE54" s="97"/>
+      <c r="AF54" s="53"/>
+      <c r="AG54" s="92"/>
+      <c r="AH54" s="26"/>
+      <c r="AI54" s="89"/>
+      <c r="AJ54" s="18"/>
+    </row>
+    <row r="55" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="107"/>
+      <c r="B55" s="12">
+        <v>7</v>
+      </c>
+      <c r="C55" s="56"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G55" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="H55" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="I55" s="55"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="L55" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="M55" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="N55" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="O55" s="15"/>
+      <c r="P55" s="26"/>
+      <c r="Q55" s="55" t="s">
+        <v>150</v>
+      </c>
+      <c r="R55" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="S55" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="T55" s="26"/>
+      <c r="U55" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="V55" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="W55" s="55" t="s">
+        <v>178</v>
+      </c>
+      <c r="X55" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y55" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z55" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA55" s="71"/>
+      <c r="AB55" s="26"/>
+      <c r="AC55" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD55" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE55" s="97"/>
+      <c r="AF55" s="53"/>
+      <c r="AG55" s="92"/>
+      <c r="AH55" s="26"/>
+      <c r="AI55" s="89"/>
+      <c r="AJ55" s="18"/>
+    </row>
+    <row r="56" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="107"/>
+      <c r="B56" s="12">
+        <v>8</v>
+      </c>
+      <c r="C56" s="56"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F56" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G56" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="H56" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="I56" s="55"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="L56" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="M56" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="V8" s="72"/>
-[...11 lines deleted...]
-      <c r="AD8" s="71" t="s">
+      <c r="N56" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="O56" s="15"/>
+      <c r="P56" s="26"/>
+      <c r="Q56" s="55" t="s">
+        <v>150</v>
+      </c>
+      <c r="R56" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="S56" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="T56" s="26"/>
+      <c r="U56" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="V56" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="AE8" s="71" t="s">
-[...1240 lines deleted...]
-      <c r="B17" s="36" t="s">
+      <c r="W56" s="55" t="s">
+        <v>178</v>
+      </c>
+      <c r="X56" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y56" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z56" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA56" s="72"/>
+      <c r="AB56" s="26"/>
+      <c r="AC56" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD56" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE56" s="97"/>
+      <c r="AF56" s="52"/>
+      <c r="AG56" s="93"/>
+      <c r="AH56" s="26"/>
+      <c r="AI56" s="90"/>
+      <c r="AJ56" s="18"/>
+    </row>
+    <row r="57" spans="1:36" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="107"/>
+      <c r="B57" s="14">
         <v>9</v>
       </c>
-      <c r="C17" s="71"/>
-[...6300 lines deleted...]
-      <c r="K262" s="8"/>
+      <c r="C57" s="55"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="43"/>
+      <c r="I57" s="55"/>
+      <c r="J57" s="43"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="43"/>
+      <c r="M57" s="39"/>
+      <c r="N57" s="43"/>
+      <c r="O57" s="39"/>
+      <c r="P57" s="26"/>
+      <c r="Q57" s="39"/>
+      <c r="R57" s="43"/>
+      <c r="S57" s="43"/>
+      <c r="T57" s="43"/>
+      <c r="U57" s="66"/>
+      <c r="V57" s="39"/>
+      <c r="W57" s="39"/>
+      <c r="X57" s="26"/>
+      <c r="Y57" s="39"/>
+      <c r="Z57" s="26"/>
+      <c r="AA57" s="19"/>
+      <c r="AB57" s="26"/>
+      <c r="AC57" s="39"/>
+      <c r="AD57" s="26"/>
+      <c r="AE57" s="98"/>
+      <c r="AF57" s="52"/>
+      <c r="AG57" s="82"/>
+      <c r="AH57" s="26"/>
+      <c r="AI57" s="77"/>
+      <c r="AJ57" s="21"/>
+    </row>
+    <row r="58" spans="1:36" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="1"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="56"/>
+      <c r="D58" s="39"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="40"/>
+      <c r="G58" s="39"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="41"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="41"/>
+      <c r="M58" s="39"/>
+      <c r="N58" s="41"/>
+      <c r="O58" s="39"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="49"/>
+      <c r="R58" s="41"/>
+      <c r="S58" s="41"/>
+      <c r="T58" s="41"/>
+      <c r="U58" s="39"/>
+      <c r="V58" s="39"/>
+      <c r="W58" s="39"/>
+      <c r="X58" s="26"/>
+      <c r="Y58" s="39"/>
+      <c r="Z58" s="26"/>
+      <c r="AA58" s="39"/>
+      <c r="AB58" s="26"/>
+      <c r="AC58" s="39"/>
+      <c r="AD58" s="26"/>
+      <c r="AE58" s="39"/>
+      <c r="AF58" s="26"/>
+      <c r="AG58" s="37"/>
+      <c r="AH58" s="26"/>
+      <c r="AI58" s="52"/>
+      <c r="AJ58" s="20"/>
+    </row>
+    <row r="64" spans="1:36" ht="30.75" x14ac:dyDescent="0.2">
+      <c r="Q64" s="29"/>
+    </row>
+    <row r="69" spans="29:29" ht="30.75" x14ac:dyDescent="0.45">
+      <c r="AC69" s="27"/>
+    </row>
+    <row r="65529" spans="3:5" ht="30.75" x14ac:dyDescent="0.45">
+      <c r="C65529" s="15"/>
+      <c r="D65529" s="27"/>
+      <c r="E65529" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="A8:A17"/>
+  <mergeCells count="26">
+    <mergeCell ref="A49:A57"/>
+    <mergeCell ref="A39:A47"/>
+    <mergeCell ref="A29:A37"/>
+    <mergeCell ref="AC39:AC46"/>
+    <mergeCell ref="U29:U36"/>
+    <mergeCell ref="W41:W46"/>
+    <mergeCell ref="Y49:Y54"/>
+    <mergeCell ref="W29:W36"/>
+    <mergeCell ref="Y39:Y46"/>
+    <mergeCell ref="A5:AJ5"/>
+    <mergeCell ref="A19:A27"/>
+    <mergeCell ref="A9:A17"/>
+    <mergeCell ref="S19:S24"/>
+    <mergeCell ref="AE19:AE26"/>
+    <mergeCell ref="AG19:AG26"/>
+    <mergeCell ref="AE9:AE16"/>
+    <mergeCell ref="AG9:AG16"/>
+    <mergeCell ref="AI49:AI56"/>
+    <mergeCell ref="AG49:AG56"/>
+    <mergeCell ref="AA29:AA36"/>
+    <mergeCell ref="AI39:AI46"/>
+    <mergeCell ref="AE29:AE36"/>
+    <mergeCell ref="AE39:AE46"/>
+    <mergeCell ref="AG29:AG36"/>
+    <mergeCell ref="AG39:AG46"/>
+    <mergeCell ref="AE49:AE57"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="34" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="40" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>расписание!Область_печати</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>основное</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Педучилище</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Натали</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>